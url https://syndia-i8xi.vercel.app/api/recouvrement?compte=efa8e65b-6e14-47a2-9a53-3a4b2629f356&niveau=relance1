--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -92,51 +92,51 @@
         </w:rPr>
         <w:t xml:space="preserve">14 rue de la République, 69002 Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">À Val-d'Isère, le 7 juin 2026</w:t>
+        <w:t xml:space="preserve">À Val-d'Isère, le 31 juillet 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copropriété : Résidence de l'Isère — Avenue Olympique, 73150 Val-d'Isère</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -219,51 +219,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous vous invitons à régulariser cette situation dans un délai de 15 jours à compter de la réception du présent courrier, par virement aux coordonnées suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">IBAN : FR76 3000 4000 0512 3456 7890 143 — Référence à indiquer : ISERE-A-105-2026</w:t>
+        <w:t xml:space="preserve">IBAN : FR76 3000 4000 0512 3456 7890 143 — Référence à indiquer : efa8e65b-6e14-47a2-9a53-3a4b2629f356-A-105</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">À défaut de régularisation, nous serions contraints d’engager la procédure de recouvrement, ce que nous souhaitons éviter.</w:t>
       </w:r>
     </w:p>