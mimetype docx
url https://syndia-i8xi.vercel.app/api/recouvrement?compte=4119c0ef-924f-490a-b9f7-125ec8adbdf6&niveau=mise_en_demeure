--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -108,51 +108,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Résidence de l'Isère, av. Olympique, 73150 Val-d'Isère</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">À Val-d'Isère, le 7 juin 2026</w:t>
+        <w:t xml:space="preserve">À Val-d'Isère, le 31 juillet 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copropriété : Résidence de l'Isère — Avenue Olympique, 73150 Val-d'Isère</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -239,79 +239,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">• Principal (charges et provisions exigibles) : 1 840,00 €</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">• Frais de recouvrement imputables (art. 10-1) : 40,00 €</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">• Intérêts au taux légal à compter de la présente : 0,00 €</w:t>
+        <w:t xml:space="preserve">• Intérêts au taux légal à compter de la présente : 28,95 €</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">• TOTAL DÛ : 1 880,00 €</w:t>
+        <w:t xml:space="preserve">• TOTAL DÛ : 1 908,95 €</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vous disposez d’un délai de 8 jours à compter de la réception de la présente pour régler l’intégralité de cette somme, par virement (IBAN : FR76 3000 4000 0512 3456 7890 143 — référence : ISERE-A-101-2026).</w:t>
+        <w:t xml:space="preserve">Vous disposez d’un délai de 8 jours à compter de la réception de la présente pour régler l’intégralité de cette somme, par virement (IBAN : FR76 3000 4000 0512 3456 7890 143 — référence : 4119c0ef-924f-490a-b9f7-125ec8adbdf6-A-101).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">À défaut de paiement dans ce délai, et conformément à l’article 19-2 de la loi du 10 juillet 1965, l’ensemble des provisions non encore échues du budget prévisionnel deviendra immédiatement exigible, la présente mise en demeure étant restée infructueuse pendant plus de trente jours. Le syndicat des copropriétaires se réserve alors le droit de saisir le tribunal judiciaire aux fins d’obtenir un titre exécutoire, l’ensemble des frais de procédure restant à votre charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous vous invitons vivement à régulariser votre situation sans délai afin d’éviter cette procédure.</w:t>
       </w:r>
     </w:p>