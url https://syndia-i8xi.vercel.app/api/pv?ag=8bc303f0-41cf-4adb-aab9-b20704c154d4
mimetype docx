--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -157,112 +157,112 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="888888" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’an deux mille vingt-six, le 12 juin 2026, à 18 h 30, les copropriétaires de l’immeuble susvisé se sont réunis en assemblée générale ordinaire au siège de Val d'Isère Agence, 971 avenue Olympique à Val-d'Isère, sur convocation du syndic adressée le 15 mai 2026, conformément aux articles 7 et suivants du décret du 17 mars 1967.</w:t>
+        <w:t xml:space="preserve">L’an deux mille vingt-six, le 12 juin 2026, à 18 h 30, les copropriétaires de l’immeuble susvisé se sont réunis en assemblée générale ordinaire au siège de Val d'Isère Agence, 971 avenue Olympique à Val-d'Isère, sur convocation du syndic adressée le , conformément aux articles 7 et suivants du décret du 17 mars 1967.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:before="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Composition de l’assemblée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copropriétaires présents : 6, représentant 0 voix.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Votant par correspondance : 2, représentant 0 voix.</w:t>
+        <w:t xml:space="preserve">Copropriétaires présents : 6, représentant 480 voix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copropriétaires représentés : 3, représentant 240 voix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votant par correspondance : 2, représentant 105 voix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total présents, représentés et votant par correspondance : 11 copropriétaires représentant 0 voix, sur un total de 1000 voix composant le syndicat.</w:t>
+        <w:t xml:space="preserve">Total présents, représentés et votant par correspondance : 11 copropriétaires représentant 825 voix, sur un total de 1000 voix composant le syndicat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:before="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1E"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau de l’assemblée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -820,86 +820,86 @@
         <w:t xml:space="preserve">Majorité requise : double majorité de l'article 26.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Texte de la résolution — proposé par l'assistant, validé en relecture humaine.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Résultat du vote — Pour : 510 voix · Contre : 410 voix · Abstention : 80 voix.</w:t>
+        <w:t xml:space="preserve">Résultat du vote — Pour : 700 voix · Contre : 220 voix · Abstention : 80 voix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ont voté contre : [noms des opposants — art. 42].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Se sont abstenus : [noms des abstentionnistes].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DÉCISION : cette résolution est REJETÉE.</w:t>
+        <w:t xml:space="preserve">DÉCISION : cette résolution est ADOPTÉE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:before="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A1A1E"/>
@@ -1028,51 +1028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Synthèse des questions diverses — rédigée à partir des débats, sans vote.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’ordre du jour étant épuisé et personne ne demandant plus la parole, la séance est levée à 20 h 15.</w:t>
+        <w:t xml:space="preserve">L’ordre du jour étant épuisé et personne ne demandant plus la parole, la séance est levée à .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Président	Le Scrutateur	Le Secrétaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
@@ -1120,51 +1120,51 @@
       <w:pPr>
         <w:spacing w:before="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Notification — Le présent procès-verbal est notifié aux copropriétaires opposants et défaillants par le syndic dans le délai d’un mois à compter de la tenue de l’assemblée générale. Conformément à l’article 42 de la loi du 10 juillet 1965, les copropriétaires opposants ou défaillants disposent d’un délai de deux mois à compter de la notification du présent procès-verbal pour contester les décisions de l’assemblée devant le tribunal judiciaire du lieu de situation de l’immeuble.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fait à Val-d'Isère, le 7 juin 2026.</w:t>
+        <w:t xml:space="preserve">Fait à Val-d'Isère, le 31 juillet 2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>